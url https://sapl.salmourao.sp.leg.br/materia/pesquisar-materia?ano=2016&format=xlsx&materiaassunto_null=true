--- v0 (2026-01-29)
+++ v1 (2026-04-27)
@@ -54,81 +54,81 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>CONTA</t>
   </si>
   <si>
     <t>Contas Municipais</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado de São Paulo</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/444/444_texto_integral.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/444/444_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DO TRIBUNAL DE CONTAS DO ESTADO DE SÃO PAULO. CONTAS DA PREFEITURA MUNICIPAL, EXERCÍCIO DE 2013</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/486/486_texto_integral.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/486/486_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORAVEL DO TCE/SP SOBRE AS CONTAS DA PREFEITURA MUNICIPAL DE SALMOURÃO, EXERCÍCIO DE 2014 - TC-00344/026/14</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Tinha do Graia</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/</t>
   </si>
   <si>
     <t>RECAPEAMENTO IMEDIATO DAS RUAS DOS CONJUNTOS HABITACIONAIS FIRMINO COLATO (CDHU I) E PRIMAVERA (CDHU II)</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>SUGERE TAPAGEM DE BURACOS EXISTENTES EM PRATICAMENTE TODAS AS RUAS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>SUGERE AUMENTO DE R$ 150,00 NO TICKET ALIMENTAÇÃO DOS SERVIDORES DA PREFEITURA MUNICIPAL</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>4</t>
   </si>
@@ -234,321 +234,321 @@
   <si>
     <t>Wesley Barbosa</t>
   </si>
   <si>
     <t>SUGERINDO URGÊNCIA PARA CONSERTO DE BURACOS NA CIDADE COMO UM TODO</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Maurício Porco</t>
   </si>
   <si>
     <t>SUGERINDO ENVIO A CÂMARA MUNICIPAL DE PROJETO DE LEI QUE TRATE DO SEGUINTE: 1 &amp;#8211; PARCELAMENTO DE IPTU COM VALOR ACIMA DE R$ 200,00, EM ATÉ CINCO (5) VEZES; 2 &amp;#8211; DESCONTO DE 15% A 20% PARA PAGAMENTO DE IPTU À VISTA; 3 &amp;#8211; ISENÇÃO DE IPTU PARA APOSENTADOS QUE POSSUEM APENAS UM IMÓVEL E QUE TENHAM RENDA DE ATÉ 1 SALÁRIO MÍNIMO.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/491/491_texto_integral.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/491/491_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSERTO DE LÂMPADAS QUE NÃO ACENDEM EXISTENTES EM TODA A CIDADE DE SALMOURÃO</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/446/446_texto_integral.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/446/446_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE MOÇÃO DE CONGRATULAÇÃO DE LOUVOR AO SR. JOÃO DE ALMEIDA LAURA, CONHECIDO COMO CAPERRENGA</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>Marcelo da Silva, Antônio Villas</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO E LOUVOU AO CB PM MÁRBIO CARVALHO FERREIRA E RAFAEL SANCHES BARBOSA, POR TER SALVO A VIDA DE GABRIEL ALVES DOS SANTOS, DE APENAS 6 MESES DE VIDA.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>Eduardinho do Pedrão</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/518/518_texto_integral.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/518/518_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE REPÚDIO AO PROGRAMA DE REESTRUTURAÇÃO DA EMPRESA BRASILEIRA DE CORREIOS </t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SALMOROENSE AO SR. ADÃO FERREIRA DA MOTA</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>APROVA O PARECER PRÉVIO FAVORÁVEL DO TRIBUNAL DE CONTAS DO ESTADO DE SÃO PAULO, REFERENTE AS CONTAS DA PREFEITURA EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Projeto de Emenda</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/510/510_texto_integral.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/510/510_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 1 - ALTERA ARTIGOS DO PROJETO DE LEI Nº 06/2016</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/511/511_texto_integral.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/511/511_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE RESOLUÇÃO Nº 01/2016</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/512/512_texto_integral.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/512/512_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 2 AO PROJETO DE LEI Nº 6/2016</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/513/513_texto_integral.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/513/513_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA MODIFICATIVA Nº 2 AO PROJETO DE RESOLUÇÃO Nº 1/2016</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/517/517_texto_integral.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/517/517_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A TABELA IV DA LEI COMPLEMENTAR Nº 14, DE 2013, COM RELAÇÃO A ATRIBUIÇÕES DE CARGO PROFESSOR AUXILIAR E PROFESSOR MONITOR, TROCADAS POR ERRO DE DIGITAÇÃO</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/447/447_texto_integral.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/447/447_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISA SALÁRIOS E SUBSÍDIOS DA CÂMARA MUNICIPAL DE SALMOURÃO EM 10,36%, NOS ATERMOS DO ART. 37,X DA C.F.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DE 11,36% A SALÁRIOS E SUBSÍDIOS DA PREFEITURA MUNICIPAL DE SALMOURÃO</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/483/483_texto_integral.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/483/483_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 85.713,18, PARA CONTINUAÇÃO DA CONSTRUÇÃO DE CENTRO COMUNITÁRIO</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/484/484_texto_integral.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/484/484_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE SALMOURÃO PARA O EXERCÍCIO DE 2017</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/487/487_texto_integral.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/487/487_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTA E REDUZ DOTAÇÕES ORÇAMENTÁRIAS DA CÂMARA MUNICIPAL DE SALMOURÃO</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>Sônia Jacon Gabau, Eduardinho do Pedrão</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/488/488_texto_integral.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/488/488_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS PARA A LEGISLATURA 2017-2020</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>Marcelo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/508/508_texto_integral.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/508/508_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA EXIGÊNCIA DE NÍVEL SUPERIOR PARA NOMEAÇÃO DE CARGOS EM COMISSÃO</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>AUTORIZA SUBVENÇÃO PARA SANTA CASA DE OSVALDO CRUZ, APAE DE ADAMANTINA E CASA DA ESPERANÇA EMIL WIRTH (ASILO)</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/514/514_texto_integral.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/514/514_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A UNIDADE BÁSICA DE SAÚDE DO JARDIM TOQUEMBURGO (UBS) E FAZ HOMENAGEM AO FALECIDO SR. ARNALDO RABASSI</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/516/516_texto_integral.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/516/516_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SALMOURÃO PARA O EXERCÍCIO FINANCEIRO DE 2017 - ORÇAMENTO 2017</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/519/519_texto_integral.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/519/519_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 593, DE 1992, ESTATUTO DOS SERVIDORES PÚBLICOS MUNICIPAIS - ALTERA VACÂNCIA POR APOSENTADORIA - APOSENTADOS</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/489/489_texto_integral.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/489/489_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DOS VEREADORES E PRESIDENTE DA CÂMARA PARA A LEGISLATURA 2017-2020</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/445/445_texto_integral.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/445/445_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES DA PREFEITURA MUNICIPAL SOBRE A REALIZAÇÃO DA 18ª FESTA DO PEÃO DE SALMOURÃO.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>REQUER CÓPIA DE CONVÊNIO, PROJETO, PLANILHA E CRONOGRAMA DE OBRA DE RECAPEAMENTO DE RUAS DO CONJUNTO HABITACIONAL FIRMINO COLATO (CDHU I)</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>Wesley Barbosa, Dragão, Marcelo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/515/515_texto_integral.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/515/515_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA ESPECIAL PARA O PROJETO DE LEI Nº 9, DE 2016, DO VEREADOR EDUARDO OLIVA FERNANDES, QUE DÁ DENOMINAÇÃO A UBS DO JARDIM TOQUEMBURGO E FAZ HOMENAGEM AO FALECIDO ARNALDO RABASSI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -855,68 +855,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/515/515_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2016/515/515_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="38.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>