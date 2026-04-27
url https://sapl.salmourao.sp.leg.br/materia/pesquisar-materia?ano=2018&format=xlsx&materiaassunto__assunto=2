--- v0 (2025-10-18)
+++ v1 (2026-04-27)
@@ -54,207 +54,207 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2018/786/786_texto_integral.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2018/786/786_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO ÀS ENTIDADES QUE ESPECIFICA E ESTABELECE OUTRAS PROVIDÊNCIAS - SANTA CASA DE OSVALDO CRUZ, CASA DA ESPERANÇA EMIL WIRT, APAE ADAMANTINA</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2018/787/787_texto_integral.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2018/787/787_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE 30.000,00</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2018/801/801_texto_integral.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2018/801/801_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2019</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2018/808/808_texto_integral.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2018/808/808_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE 141.000,00 PARA AQUISIÇÃO DE VEÍCULOS PARA A ÁREA DE SAÚDE </t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/816/projeto_de_lei_numero_18-2018_-_credito_adiciona_wIcX0HC.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/816/projeto_de_lei_numero_18-2018_-_credito_adiciona_wIcX0HC.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional suplementar para o exercício de 2018, no valor de R$ 558.000,00 (quinhentos e cinquenta e oito mil reais), durante o exercício de 2018, objetivando a inclusão de credito orçamentário destinado ao cobrir despesas com repasse financeiro (fonte Estadual fonte federal e tesouro).</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/817/projeto_de_lei_numero_19-2018_-_credito_adiciona_VAYd4Zz.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/817/projeto_de_lei_numero_19-2018_-_credito_adiciona_VAYd4Zz.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Créditos Adicional Especial para o exercício de 2018, no valor R$ 38.724,00 (trinta e oito mil setecentos e vinte e quatro reais), durante o exercício de 2018, objetivando a inclusão de credito orçamentário destinado ao cobrir despesas com Educação (AQUISIÇÃO DE MOBILIÁRIOS)  recurso do Governo federal.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/818/projeto_de_lei_20_credito_adicional_especial.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/818/projeto_de_lei_20_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial para o exercício de 2018, no valor de 15.000,00 para aquisição de material esportivo</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/821/projeto_de_lei_numero_23-2018_-_credito_adiciona_cbh955E.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/821/projeto_de_lei_numero_23-2018_-_credito_adiciona_cbh955E.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar para o exercício de 2018 no valor de R$ 392.000,00</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/829/projeto_de_lei_numero_25_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/829/projeto_de_lei_numero_25_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar para o exercício de 2018, no valor de 150.000,00</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/834/projeto_de_lei_numero_27_-_credito_adicional_sup_mHZ0J2I.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/834/projeto_de_lei_numero_27_-_credito_adicional_sup_mHZ0J2I.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar no valor de R$ 308.300,00</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/839/projeto_de_lei_numero_28_-_lei_oracamentaria_anu_o6UIS7F.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/839/projeto_de_lei_numero_28_-_lei_oracamentaria_anu_o6UIS7F.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Salmourão para o exercício de 2019</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/838/projeto_de_lei_credito_adicional_especial_-_1.060.00000.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/838/projeto_de_lei_credito_adicional_especial_-_1.060.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar no valor de R$ 1.060.000,00</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/855/projeto_de_lei_numero_34-2018_-_credito_adiciona_NtSQ2F9.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/855/projeto_de_lei_numero_34-2018_-_credito_adiciona_NtSQ2F9.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar para o exercício de 2018, no valor de R$ 330.000,00</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/964/projeto_de_lei_35.2018_credito_adicional_orcamento_2018.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/964/projeto_de_lei_35.2018_credito_adicional_orcamento_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo a abrir crédito adicional suplementar no orçamento de 2018, no valor de R$ 305.800,00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -561,68 +561,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2018/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2018/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2018/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2018/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/816/projeto_de_lei_numero_18-2018_-_credito_adiciona_wIcX0HC.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/817/projeto_de_lei_numero_19-2018_-_credito_adiciona_VAYd4Zz.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/818/projeto_de_lei_20_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/821/projeto_de_lei_numero_23-2018_-_credito_adiciona_cbh955E.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/829/projeto_de_lei_numero_25_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/834/projeto_de_lei_numero_27_-_credito_adicional_sup_mHZ0J2I.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/839/projeto_de_lei_numero_28_-_lei_oracamentaria_anu_o6UIS7F.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/838/projeto_de_lei_credito_adicional_especial_-_1.060.00000.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/855/projeto_de_lei_numero_34-2018_-_credito_adiciona_NtSQ2F9.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/964/projeto_de_lei_35.2018_credito_adicional_orcamento_2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2018/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2018/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2018/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/./sapl/public/materialegislativa/2018/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/816/projeto_de_lei_numero_18-2018_-_credito_adiciona_wIcX0HC.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/817/projeto_de_lei_numero_19-2018_-_credito_adiciona_VAYd4Zz.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/818/projeto_de_lei_20_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/821/projeto_de_lei_numero_23-2018_-_credito_adiciona_cbh955E.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/829/projeto_de_lei_numero_25_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/834/projeto_de_lei_numero_27_-_credito_adicional_sup_mHZ0J2I.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/839/projeto_de_lei_numero_28_-_lei_oracamentaria_anu_o6UIS7F.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/838/projeto_de_lei_credito_adicional_especial_-_1.060.00000.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/855/projeto_de_lei_numero_34-2018_-_credito_adiciona_NtSQ2F9.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2018/964/projeto_de_lei_35.2018_credito_adicional_orcamento_2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="131.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>