--- v0 (2026-01-28)
+++ v1 (2026-04-28)
@@ -54,195 +54,195 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1158/projeto_de_lei_numero_01-2020_-_credito_adicional_suplementar_2020.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1158/projeto_de_lei_numero_01-2020_-_credito_adicional_suplementar_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar para o exercício de 2020, no valor de 310.000,00, visando a aquisição de veículo e a gestão de recursos da saúde para aquisição de equipamentos e materiais permanentes.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1159/projeto_de_lei_numero_02-2018_-_credito_adicional_especial_2020_-_recursos_do_pre_sal.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1159/projeto_de_lei_numero_02-2018_-_credito_adicional_especial_2020_-_recursos_do_pre_sal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial para o exercício de 2020, no valor de 486.971,77, referente a Cessão Onerosa do Pre-Sal.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1173/projeto_de_lei_numero_3-2020_-_subvencao_casa_da_esperanca.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1173/projeto_de_lei_numero_3-2020_-_subvencao_casa_da_esperanca.pdf</t>
   </si>
   <si>
     <t>Da nova redação ao artigo 1º da Lei Municipal nº 1.167/2020, que autoriza a concessão de subvenções às entidades que especifica e estabelece outras providências.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1218/projeto_de_lei_no_11_credito_adicional_78000.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1218/projeto_de_lei_no_11_credito_adicional_78000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial para o exercício de 2020, no valor de 78.000,00</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1230/projeto_de_lei_13.20_credito_adicional_125000.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1230/projeto_de_lei_13.20_credito_adicional_125000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial para o exercício de 2020, no valor de 125.000,00</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1229/projeto_de_lei_14.20_credito_adicional_50000.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1229/projeto_de_lei_14.20_credito_adicional_50000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial para o exercício de 2020, no valor de 50.000,00</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1228/projeto_de_lei_15.20_credito_adicional_725000.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1228/projeto_de_lei_15.20_credito_adicional_725000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Suplementar para o exercício de 2020, no valor de 725.000,00</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1246/projeto_de_lei_19.2020_credito_adicional_especial_64950.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1246/projeto_de_lei_19.2020_credito_adicional_especial_64950.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial para o exercício de 2020, no valor de 64.950,00, para o combate da Covid-19</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1245/projeto_de_lei_20_credito_adicional_29702500.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1245/projeto_de_lei_20_credito_adicional_29702500.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementarl para o exercício de 2020, no valor de 297.025,00, para adequação orçamentária da despesa</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1286/projeto_de_lei_n_21.20_credito_adicional_750000.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1286/projeto_de_lei_n_21.20_credito_adicional_750000.pdf</t>
   </si>
   <si>
     <t>Solicita autorização para Credito Adicional Suplementar ao orçamento de 2020 no valor de 750.000,00</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1305/projeto_de_lei_26_credito_adicional_25000_academia_ao_ar_livre.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1305/projeto_de_lei_26_credito_adicional_25000_academia_ao_ar_livre.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, NO VALOR DE 25.000.00 PARA ACADEMIA AO AR LIVRE</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1313/projeto_de_lei_n_28_credito_adicional_suplementar_609000.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1313/projeto_de_lei_n_28_credito_adicional_suplementar_609000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar para o exercício de 2020, no valor de 609.000,00</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1319/projeto_de_lei_n_29.20.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1319/projeto_de_lei_n_29.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar ao orçamento municipal no valor de 472.000,00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -549,67 +549,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1158/projeto_de_lei_numero_01-2020_-_credito_adicional_suplementar_2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1159/projeto_de_lei_numero_02-2018_-_credito_adicional_especial_2020_-_recursos_do_pre_sal.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1173/projeto_de_lei_numero_3-2020_-_subvencao_casa_da_esperanca.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1218/projeto_de_lei_no_11_credito_adicional_78000.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1230/projeto_de_lei_13.20_credito_adicional_125000.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1229/projeto_de_lei_14.20_credito_adicional_50000.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1228/projeto_de_lei_15.20_credito_adicional_725000.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1246/projeto_de_lei_19.2020_credito_adicional_especial_64950.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1245/projeto_de_lei_20_credito_adicional_29702500.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1286/projeto_de_lei_n_21.20_credito_adicional_750000.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1305/projeto_de_lei_26_credito_adicional_25000_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1313/projeto_de_lei_n_28_credito_adicional_suplementar_609000.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1319/projeto_de_lei_n_29.20.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1158/projeto_de_lei_numero_01-2020_-_credito_adicional_suplementar_2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1159/projeto_de_lei_numero_02-2018_-_credito_adicional_especial_2020_-_recursos_do_pre_sal.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1173/projeto_de_lei_numero_3-2020_-_subvencao_casa_da_esperanca.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1218/projeto_de_lei_no_11_credito_adicional_78000.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1230/projeto_de_lei_13.20_credito_adicional_125000.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1229/projeto_de_lei_14.20_credito_adicional_50000.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1228/projeto_de_lei_15.20_credito_adicional_725000.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1246/projeto_de_lei_19.2020_credito_adicional_especial_64950.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1245/projeto_de_lei_20_credito_adicional_29702500.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1286/projeto_de_lei_n_21.20_credito_adicional_750000.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1305/projeto_de_lei_26_credito_adicional_25000_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1313/projeto_de_lei_n_28_credito_adicional_suplementar_609000.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2020/1319/projeto_de_lei_n_29.20.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="158.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="157.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="217.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>