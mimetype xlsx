--- v0 (2025-10-18)
+++ v1 (2026-04-28)
@@ -54,159 +54,159 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1780/projeto_de_lei_no_1._2023_credito_adicional_fundeb_remanescente.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1780/projeto_de_lei_no_1._2023_credito_adicional_fundeb_remanescente.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial no valor de 130.892,81</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1778/projeto_de_lei_no_3.2022_credito_adicional_fundeb_remanescente.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1778/projeto_de_lei_no_3.2022_credito_adicional_fundeb_remanescente.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo de Salmourão a efetuar abertura de Crédito Adicional Especial através de superavit financeiro na Lei Orçamentária do Executivo de 2023, objetivando a execução de despesas com recursos vinculados do FUNDEB - Saldo Remanescente do exercício de 2022 parcela diferida e dá outras providências - Valor: 130.892,81</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1847/projeto_de_lei_numero_09__-_lei_de_diretrizes_orcamentarias_2024.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1847/projeto_de_lei_numero_09__-_lei_de_diretrizes_orcamentarias_2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei das Diretrizes Orçamentárias para o exercício 2024</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1861/projeto_de_lei_12.23_credito_adicional_84600.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1861/projeto_de_lei_12.23_credito_adicional_84600.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial para o exercício de 2023 - valor 84.600,00</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1872/projeto_de_lei_numero_14_-_credito_adicional_especial_-_saude_camara.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1872/projeto_de_lei_numero_14_-_credito_adicional_especial_-_saude_camara.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo de Salmourão a efetuar a abertura de Crédito Adicional Especial na Lei Orçamentária, especificamente no orçamento do Legislativo Municipal, objetivando a execução de despesas com auxílio-saúde.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1873/projeto_de_lei_numero_15_-_credito_adicional_especial_-_ponte.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1873/projeto_de_lei_numero_15_-_credito_adicional_especial_-_ponte.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial para o exercício de 2023 - Ponte Branca</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1889/projeto_de_lei_numero_18_-_credito_adicional_especial_-_piso_enfermagem.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1889/projeto_de_lei_numero_18_-_credito_adicional_especial_-_piso_enfermagem.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Credito Adicional Especial para o exercício de 2023 - Piso Enfermagem</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1897/projeto_de_lei_20.23.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1897/projeto_de_lei_20.23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operações de crédito com a Caixa Econômica Federal e dá outras providências - Energia Renovável</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1903/projeto_de_lei_numero_21_-_credito_suplementar.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1903/projeto_de_lei_numero_21_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar para o exercício  de 2023 - no valor de R$ 200.000,00</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1904/projeto_de_lei_numero_22_-_credito_adicional_especial_-_piso_enfermagem.pdf</t>
+    <t>http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1904/projeto_de_lei_numero_22_-_credito_adicional_especial_-_piso_enfermagem.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a abertura de Crédito Adicional Especial para o exercício de 2023 - no valor de R$ 3.000,00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -513,67 +513,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1780/projeto_de_lei_no_1._2023_credito_adicional_fundeb_remanescente.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1778/projeto_de_lei_no_3.2022_credito_adicional_fundeb_remanescente.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1847/projeto_de_lei_numero_09__-_lei_de_diretrizes_orcamentarias_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1861/projeto_de_lei_12.23_credito_adicional_84600.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1872/projeto_de_lei_numero_14_-_credito_adicional_especial_-_saude_camara.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1873/projeto_de_lei_numero_15_-_credito_adicional_especial_-_ponte.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1889/projeto_de_lei_numero_18_-_credito_adicional_especial_-_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1897/projeto_de_lei_20.23.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1903/projeto_de_lei_numero_21_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1904/projeto_de_lei_numero_22_-_credito_adicional_especial_-_piso_enfermagem.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1780/projeto_de_lei_no_1._2023_credito_adicional_fundeb_remanescente.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1778/projeto_de_lei_no_3.2022_credito_adicional_fundeb_remanescente.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1847/projeto_de_lei_numero_09__-_lei_de_diretrizes_orcamentarias_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1861/projeto_de_lei_12.23_credito_adicional_84600.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1872/projeto_de_lei_numero_14_-_credito_adicional_especial_-_saude_camara.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1873/projeto_de_lei_numero_15_-_credito_adicional_especial_-_ponte.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1889/projeto_de_lei_numero_18_-_credito_adicional_especial_-_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1897/projeto_de_lei_20.23.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1903/projeto_de_lei_numero_21_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salmourao.sp.leg.br/media/sapl/public/materialegislativa/2023/1904/projeto_de_lei_numero_22_-_credito_adicional_especial_-_piso_enfermagem.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="146.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="146" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>