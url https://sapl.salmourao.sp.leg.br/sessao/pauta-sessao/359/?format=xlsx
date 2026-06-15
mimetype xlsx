--- v0 (2026-04-27)
+++ v1 (2026-06-15)
@@ -165,51 +165,51 @@
   <si>
     <t>Tenente Eduardo</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos artigos 206 e 207 do Regimento Interno, a presente INDICAÇÃO, sugerindo a Senhora Prefeita que determino ao Setor Responsável a adoção de medidas para que seja feita limpeza e dedetização em todos os bueiros da cidade de Salmourão.</t>
   </si>
   <si>
     <t>Indicação nº 28 de 2026</t>
   </si>
   <si>
     <t>Fernando Roçato</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos artigos 206 e 207 do Regimento Interno, a presente INDICAÇÃO, sugerindo a Senhora Prefeita que determine ao Setor Responsável a instalação de um redutor de velocidade na rua João Ferreira Barbosa, na altura do número 95.</t>
   </si>
   <si>
     <t>Indicação nº 29 de 2026</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos artigos 206 e 207 do Regimento Interno, a presente INDICAÇÃO, sugerindo a Senhora Prefeita que determine designação e estruturação de um DEPARTAMENTO DE DEFESA CIVIL para o município de Salmourão.</t>
   </si>
   <si>
     <t>Indicação nº 30 de 2026</t>
   </si>
   <si>
-    <t>Apresento a Vossa Excelência, nos termos dos artigos 206 e 207 do Regimento Interno, a presente INDICAÇÃO, sugerindo a Senhora Prefeita que determine a Secretaria Municipal de Saúde a ampliação do horário de atendimento da Farmácia Municipal para que fique aberta até as 19h30, horário do encerramento do atendimento médico na Unidade Básica de Saúde.</t>
+    <t>Apresento a Vossa Excelência, nos termos dos artigos 206 e 207 do Regimento Interno, a presente INDICAÇÃO, sugerindo a Senhora Prefeita que determine a Secretaria Municipal de Saúde a ampliação do horário de atendimento da Farmácia Municipal para que fique aberta até as 21h30, horário do encerramento do atendimento médico na Unidade Básica de Saúde.</t>
   </si>
   <si>
     <t>Indicação nº 31 de 2026</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos artigos 206 e 207 do Regimento Interno, a presente INDICAÇÃO, sugerindo a Senhora Prefeita que determine ao Setor Responsável a substituição dos brinquedos do Parque Infantil da Praça da Bandeira, uma vez que praticamente todos os brinquedos estão sem condições de uso.</t>
   </si>
   <si>
     <t>Indicação nº 32 de 2026</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos artigos 206 e 207 do Regimento Interno, a presente INDICAÇÃO, sugerindo a Senhora Prefeita que determine ao Setor de Recursos Humanos da Prefeitura Municipal a inspeção, por profissional qualificado em segurança do trabalho, para averiguação do índice correto de insalubridade das merendeiras municipais.</t>
   </si>
   <si>
     <t>Indicação nº 33 de 2026</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos dos artigos 206 e 207 do Regimento Interno, a presente INDICAÇÃO, sugerindo a Senhora Prefeita que determine a Secretaria de Educação providências para resolução dos problemas que tem sido veiculados nas redes sociais e que dizem respeito a problemas no atendimento de crianças autistas nas instituições de ensino do município.</t>
   </si>
   <si>
     <t>Indicação nº 34 de 2026</t>
   </si>
   <si>
     <t>Professor Leandro</t>
   </si>